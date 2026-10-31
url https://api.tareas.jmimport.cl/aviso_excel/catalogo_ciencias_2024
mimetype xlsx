--- v4 (2026-09-01)
+++ v5 (2026-10-31)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
-    <sheet sheetId="1" name="2026-9-1" state="visible" r:id="rId4"/>
+    <sheet sheetId="1" name="2026-10-31" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="647" uniqueCount="640">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Precio Neto</t>
   </si>
   <si>
     <t>Stock</t>
   </si>
   <si>
     <t>Página</t>
   </si>
   <si>
     <t>JUEGANA057</t>
   </si>
@@ -1219,69 +1219,69 @@
   <si>
     <t>BALANZA PLASTICA 5 KG. ALTA RESIT. REF. 61060 (24)</t>
   </si>
   <si>
     <t>JUEGPLO121</t>
   </si>
   <si>
     <t xml:space="preserve">BALANZAS LIQUIDOS Y SOLIDO L446 ( 6 )             </t>
   </si>
   <si>
     <t>JUEGPLO119</t>
   </si>
   <si>
     <t xml:space="preserve">MINI BALANZA PLASTICA C/PESOS S35  (30-240)       </t>
   </si>
   <si>
     <t>JUEGLEA097</t>
   </si>
   <si>
     <t xml:space="preserve">SET DE PESOS EN ONZAS Y LIBRAS LER-32060 (12)     </t>
   </si>
   <si>
     <t>JUEGGOC161</t>
   </si>
   <si>
-    <t xml:space="preserve">KIT ELECTRONICO BARCO E2367BO  (12-36 )           </t>
+    <t>KIT ELECTRONICO BARCO E2367BO  (12-36 )</t>
   </si>
   <si>
     <t>JUEGGOC162</t>
   </si>
   <si>
     <t>KIT ELECTRONICO BURBUJAS E2367BU  (12-36 )</t>
   </si>
   <si>
     <t>JUEGGOC159</t>
   </si>
   <si>
     <t xml:space="preserve">KIT ELECTRONICO DETECTOR LLUVIA E2382RDD2   (12)  </t>
   </si>
   <si>
     <t>JUEGGOC160</t>
   </si>
   <si>
-    <t xml:space="preserve">KIT ELECTRONICO MOV. INSECTO E2367BE   (12-36 )   </t>
+    <t>KIT ELECTRONICO MOV. INSECTO E2367BE   (12-36 )</t>
   </si>
   <si>
     <t>JUEGGOC165</t>
   </si>
   <si>
     <t xml:space="preserve">KIT ELECTRONICO PALA ELECTRICA # E2367DI (12-36)  </t>
   </si>
   <si>
     <t>JUEGGEN093</t>
   </si>
   <si>
     <t xml:space="preserve">KIT EOLICO TURBINA DE VIENTO #7400 77PCS.(1-5)    </t>
   </si>
   <si>
     <t>JUEGGEN090</t>
   </si>
   <si>
     <t>LABORATORIO EXPERIMENTOS ENERGIA LIMP. #1252 30 AL</t>
   </si>
   <si>
     <t>JUEGGEN097</t>
   </si>
   <si>
     <t xml:space="preserve">SET DE EXPERIMENTOS DE ING.Y ESTRUCT.#7410        </t>
   </si>
@@ -1471,51 +1471,51 @@
   <si>
     <t xml:space="preserve">KIT STEM CONSTRUCCION SUSTENTABLE  REF 79614 Y SP </t>
   </si>
   <si>
     <t>JUEGH2M049</t>
   </si>
   <si>
     <t xml:space="preserve">KIT DE INVESTIGACION NATGEO  1° CLICLO REF 90941  </t>
   </si>
   <si>
     <t>JUEGINT059</t>
   </si>
   <si>
     <t>CUIDAR PLANETA AHORRAR AGUA # 20820 (18)</t>
   </si>
   <si>
     <t>JUEGINT024</t>
   </si>
   <si>
     <t>SEPARAR Y RECICLAR # 20552 (18)</t>
   </si>
   <si>
     <t>JUEGBAS339</t>
   </si>
   <si>
-    <t>JUEGO RECICLAJE Y CLASIFICACION KK1804002 #5086(20</t>
+    <t>JUEGO RECICLAJE Y CLASIFICACION KK1804002 #5086(30</t>
   </si>
   <si>
     <t>JUEGLEA339</t>
   </si>
   <si>
     <t xml:space="preserve">KIT DE COMPOST Y DESCOMPOSICIÓN EI5359  (6)       </t>
   </si>
   <si>
     <t>JUEGLEA341</t>
   </si>
   <si>
     <t xml:space="preserve">KIT HIDROPONICO CRECIMIENTO PLANTAS EI5361(4)     </t>
   </si>
   <si>
     <t>JUEGLEA422</t>
   </si>
   <si>
     <t xml:space="preserve">LABORATORIO HIDROPONICO EI5099 (24)               </t>
   </si>
   <si>
     <t>JUEGMIN095</t>
   </si>
   <si>
     <t xml:space="preserve">JUEGO INICIACION A LA BOTANICA 45421(5            </t>
   </si>
@@ -1543,51 +1543,51 @@
   <si>
     <t xml:space="preserve">SET DE COMPOST Y RECICLAJE EI5095 (6)             </t>
   </si>
   <si>
     <t>JUEGH2M033</t>
   </si>
   <si>
     <t xml:space="preserve">KIT STEM CRECIMIENTO DE LAS PLANTAS REF 79613     </t>
   </si>
   <si>
     <t>JUEGLEA396</t>
   </si>
   <si>
     <t xml:space="preserve">INSECTARIO GEOSAFARI JUNIOR EI5089 (4)            </t>
   </si>
   <si>
     <t>JUEGINT058</t>
   </si>
   <si>
     <t>DONDE VIVEN LOS ANIMALES # 20562 (18)</t>
   </si>
   <si>
     <t>JUEGBAS463</t>
   </si>
   <si>
-    <t xml:space="preserve">SET DE JARDINERIA PARA NIÑOS 6 PZAS (12)          </t>
+    <t>SET DE JARDINERIA PARA NIÑOS 6 PZAS (12)</t>
   </si>
   <si>
     <t>JUEGFUN014</t>
   </si>
   <si>
     <t xml:space="preserve">CARRO DE ARRASTRE  GRANDE 54CM 3117 (2)           </t>
   </si>
   <si>
     <t>JUEGFUN002</t>
   </si>
   <si>
     <t>RASTRILLO GIGANTE 42CM PLASTICO COLOR 1170 (12-36)</t>
   </si>
   <si>
     <t>JUEGFUN001</t>
   </si>
   <si>
     <t xml:space="preserve">PALA GIGANTE 50 CM PLASTICA COLOR 1150  (24)      </t>
   </si>
   <si>
     <t>JUEGFUN022</t>
   </si>
   <si>
     <t xml:space="preserve">SET DE ARENA BIO 43 PZAS REF 6970                 </t>
   </si>
@@ -2531,51 +2531,51 @@
       </c>
       <c r="B10" s="2" t="s">
         <v>22</v>
       </c>
       <c r="C10" s="3">
         <v>7500</v>
       </c>
       <c r="D10" s="4">
         <v>206</v>
       </c>
       <c r="E10" s="4">
         <v>4</v>
       </c>
     </row>
     <row r="11" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A11" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C11" s="3">
         <v>5300</v>
       </c>
       <c r="D11" s="4">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="E11" s="4">
         <v>4</v>
       </c>
     </row>
     <row r="12" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A12" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="3">
         <v>10450</v>
       </c>
       <c r="D12" s="4">
         <v>1</v>
       </c>
       <c r="E12" s="4">
         <v>5</v>
       </c>
     </row>
     <row r="13" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A13" s="2" t="s">
         <v>27</v>
@@ -2633,85 +2633,85 @@
       </c>
       <c r="B16" s="2" t="s">
         <v>34</v>
       </c>
       <c r="C16" s="3">
         <v>39500</v>
       </c>
       <c r="D16" s="4">
         <v>50</v>
       </c>
       <c r="E16" s="4">
         <v>5</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="2" t="s">
         <v>35</v>
       </c>
       <c r="B17" s="2" t="s">
         <v>36</v>
       </c>
       <c r="C17" s="3">
         <v>5990</v>
       </c>
       <c r="D17" s="4">
-        <v>323</v>
+        <v>321</v>
       </c>
       <c r="E17" s="4">
         <v>5</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="2" t="s">
         <v>37</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>38</v>
       </c>
       <c r="C18" s="3">
-        <v>74500</v>
+        <v>75500</v>
       </c>
       <c r="D18" s="4">
-        <v>7</v>
+        <v>19</v>
       </c>
       <c r="E18" s="4">
         <v>5</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="2" t="s">
         <v>39</v>
       </c>
       <c r="B19" s="2" t="s">
         <v>40</v>
       </c>
       <c r="C19" s="3">
         <v>23450</v>
       </c>
       <c r="D19" s="4">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="E19" s="4">
         <v>5</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="2" t="s">
         <v>41</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>42</v>
       </c>
       <c r="C20" s="3">
         <v>7500</v>
       </c>
       <c r="D20" s="4">
         <v>3</v>
       </c>
       <c r="E20" s="4">
         <v>5</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="2" t="s">
         <v>43</v>
@@ -2803,323 +2803,323 @@
       </c>
       <c r="B26" s="2" t="s">
         <v>54</v>
       </c>
       <c r="C26" s="3">
         <v>14450</v>
       </c>
       <c r="D26" s="4">
         <v>20</v>
       </c>
       <c r="E26" s="4">
         <v>6</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="2" t="s">
         <v>55</v>
       </c>
       <c r="B27" s="2" t="s">
         <v>56</v>
       </c>
       <c r="C27" s="3">
         <v>33900</v>
       </c>
       <c r="D27" s="4">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="E27" s="4">
         <v>6</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="2" t="s">
         <v>57</v>
       </c>
       <c r="B28" s="2" t="s">
         <v>58</v>
       </c>
       <c r="C28" s="3">
         <v>63300</v>
       </c>
       <c r="D28" s="4">
         <v>58</v>
       </c>
       <c r="E28" s="4">
         <v>6</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="2" t="s">
         <v>59</v>
       </c>
       <c r="B29" s="2" t="s">
         <v>60</v>
       </c>
       <c r="C29" s="3">
         <v>239900</v>
       </c>
       <c r="D29" s="4">
-        <v>59</v>
+        <v>55</v>
       </c>
       <c r="E29" s="4">
         <v>7</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="2" t="s">
         <v>61</v>
       </c>
       <c r="B30" s="2" t="s">
         <v>62</v>
       </c>
       <c r="C30" s="3">
         <v>19550</v>
       </c>
       <c r="D30" s="4">
         <v>0</v>
       </c>
       <c r="E30" s="4">
         <v>8</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="2" t="s">
         <v>63</v>
       </c>
       <c r="B31" s="2" t="s">
         <v>64</v>
       </c>
       <c r="C31" s="3">
         <v>69500</v>
       </c>
       <c r="D31" s="4">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="E31" s="4">
         <v>8</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="2" t="s">
         <v>65</v>
       </c>
       <c r="B32" s="2" t="s">
         <v>66</v>
       </c>
       <c r="C32" s="3">
         <v>18690</v>
       </c>
       <c r="D32" s="4">
         <v>0</v>
       </c>
       <c r="E32" s="4">
         <v>8</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="2" t="s">
         <v>67</v>
       </c>
       <c r="B33" s="2" t="s">
         <v>68</v>
       </c>
       <c r="C33" s="3">
         <v>39990</v>
       </c>
       <c r="D33" s="4">
         <v>31</v>
       </c>
       <c r="E33" s="4">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="2" t="s">
         <v>69</v>
       </c>
       <c r="B34" s="2" t="s">
         <v>70</v>
       </c>
       <c r="C34" s="3">
         <v>14900</v>
       </c>
       <c r="D34" s="4">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="E34" s="4">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="2" t="s">
         <v>71</v>
       </c>
       <c r="B35" s="2" t="s">
         <v>72</v>
       </c>
       <c r="C35" s="3">
         <v>10250</v>
       </c>
       <c r="D35" s="4">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="E35" s="4">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="2" t="s">
         <v>73</v>
       </c>
       <c r="B36" s="2" t="s">
         <v>74</v>
       </c>
       <c r="C36" s="3">
         <v>14900</v>
       </c>
       <c r="D36" s="4">
         <v>2</v>
       </c>
       <c r="E36" s="4">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="2" t="s">
         <v>75</v>
       </c>
       <c r="B37" s="2" t="s">
         <v>76</v>
       </c>
       <c r="C37" s="3">
-        <v>37980</v>
+        <v>41990</v>
       </c>
       <c r="D37" s="4">
-        <v>17</v>
+        <v>41</v>
       </c>
       <c r="E37" s="4">
         <v>10</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="2" t="s">
         <v>77</v>
       </c>
       <c r="B38" s="2" t="s">
         <v>78</v>
       </c>
       <c r="C38" s="3">
         <v>169000</v>
       </c>
       <c r="D38" s="4">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="E38" s="4">
         <v>10</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="2" t="s">
         <v>79</v>
       </c>
       <c r="B39" s="2" t="s">
         <v>80</v>
       </c>
       <c r="C39" s="3">
         <v>89950</v>
       </c>
       <c r="D39" s="4">
         <v>0</v>
       </c>
       <c r="E39" s="4">
         <v>11</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="2" t="s">
         <v>81</v>
       </c>
       <c r="B40" s="2" t="s">
         <v>82</v>
       </c>
       <c r="C40" s="3">
         <v>35950</v>
       </c>
       <c r="D40" s="4">
         <v>1</v>
       </c>
       <c r="E40" s="4">
         <v>11</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="2" t="s">
         <v>83</v>
       </c>
       <c r="B41" s="2" t="s">
         <v>84</v>
       </c>
       <c r="C41" s="3">
         <v>299990</v>
       </c>
       <c r="D41" s="4">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="E41" s="4">
         <v>11</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="2" t="s">
         <v>85</v>
       </c>
       <c r="B42" s="2" t="s">
         <v>86</v>
       </c>
       <c r="C42" s="3">
         <v>18500</v>
       </c>
       <c r="D42" s="4">
         <v>2</v>
       </c>
       <c r="E42" s="4">
         <v>11</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="2" t="s">
         <v>87</v>
       </c>
       <c r="B43" s="2" t="s">
         <v>88</v>
       </c>
       <c r="C43" s="3">
         <v>44950</v>
       </c>
       <c r="D43" s="4">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="E43" s="4">
         <v>12</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="2" t="s">
         <v>89</v>
       </c>
       <c r="B44" s="2" t="s">
         <v>90</v>
       </c>
       <c r="C44" s="3">
         <v>10950</v>
       </c>
       <c r="D44" s="4">
         <v>3</v>
       </c>
       <c r="E44" s="4">
         <v>12</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="2" t="s">
         <v>91</v>
@@ -3143,51 +3143,51 @@
       </c>
       <c r="B46" s="2" t="s">
         <v>94</v>
       </c>
       <c r="C46" s="3">
         <v>8500</v>
       </c>
       <c r="D46" s="4">
         <v>209</v>
       </c>
       <c r="E46" s="4">
         <v>12</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="2" t="s">
         <v>95</v>
       </c>
       <c r="B47" s="2" t="s">
         <v>96</v>
       </c>
       <c r="C47" s="3">
         <v>23800</v>
       </c>
       <c r="D47" s="4">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="E47" s="4">
         <v>12</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="2" t="s">
         <v>97</v>
       </c>
       <c r="B48" s="2" t="s">
         <v>98</v>
       </c>
       <c r="C48" s="3">
         <v>49990</v>
       </c>
       <c r="D48" s="4">
         <v>11</v>
       </c>
       <c r="E48" s="4">
         <v>12</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="2" t="s">
         <v>99</v>
@@ -3296,102 +3296,102 @@
       </c>
       <c r="B55" s="2" t="s">
         <v>112</v>
       </c>
       <c r="C55" s="3">
         <v>193600</v>
       </c>
       <c r="D55" s="4">
         <v>0</v>
       </c>
       <c r="E55" s="4">
         <v>13</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="2" t="s">
         <v>113</v>
       </c>
       <c r="B56" s="2" t="s">
         <v>114</v>
       </c>
       <c r="C56" s="3">
         <v>7500</v>
       </c>
       <c r="D56" s="4">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="E56" s="4">
         <v>13</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="2" t="s">
         <v>115</v>
       </c>
       <c r="B57" s="2" t="s">
         <v>116</v>
       </c>
       <c r="C57" s="3">
         <v>55200</v>
       </c>
       <c r="D57" s="4">
         <v>3</v>
       </c>
       <c r="E57" s="4">
         <v>13</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="2" t="s">
         <v>117</v>
       </c>
       <c r="B58" s="2" t="s">
         <v>118</v>
       </c>
       <c r="C58" s="3">
         <v>33650</v>
       </c>
       <c r="D58" s="4">
         <v>3</v>
       </c>
       <c r="E58" s="4">
         <v>13</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="2" t="s">
         <v>119</v>
       </c>
       <c r="B59" s="2" t="s">
         <v>120</v>
       </c>
       <c r="C59" s="3">
         <v>29900</v>
       </c>
       <c r="D59" s="4">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="E59" s="4">
         <v>13</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="2" t="s">
         <v>121</v>
       </c>
       <c r="B60" s="2" t="s">
         <v>122</v>
       </c>
       <c r="C60" s="3">
         <v>6990</v>
       </c>
       <c r="D60" s="4">
         <v>1</v>
       </c>
       <c r="E60" s="4">
         <v>14</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="2" t="s">
         <v>123</v>
@@ -3412,88 +3412,88 @@
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="2" t="s">
         <v>125</v>
       </c>
       <c r="B62" s="2" t="s">
         <v>126</v>
       </c>
       <c r="C62" s="3">
         <v>6990</v>
       </c>
       <c r="D62" s="4">
         <v>2</v>
       </c>
       <c r="E62" s="4">
         <v>14</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="2" t="s">
         <v>127</v>
       </c>
       <c r="B63" s="2" t="s">
         <v>128</v>
       </c>
       <c r="C63" s="3">
-        <v>29500</v>
+        <v>32800</v>
       </c>
       <c r="D63" s="4">
-        <v>24</v>
+        <v>46</v>
       </c>
       <c r="E63" s="4">
         <v>14</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="2" t="s">
         <v>129</v>
       </c>
       <c r="B64" s="2" t="s">
         <v>130</v>
       </c>
       <c r="C64" s="3">
         <v>29990</v>
       </c>
       <c r="D64" s="4">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="E64" s="4">
         <v>14</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="2" t="s">
         <v>131</v>
       </c>
       <c r="B65" s="2" t="s">
         <v>132</v>
       </c>
       <c r="C65" s="3">
         <v>32850</v>
       </c>
       <c r="D65" s="4">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="E65" s="4">
         <v>14</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="2" t="s">
         <v>133</v>
       </c>
       <c r="B66" s="2" t="s">
         <v>134</v>
       </c>
       <c r="C66" s="3">
         <v>24500</v>
       </c>
       <c r="D66" s="4">
         <v>2</v>
       </c>
       <c r="E66" s="4">
         <v>14</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="2" t="s">
         <v>135</v>
@@ -3517,68 +3517,68 @@
       </c>
       <c r="B68" s="2" t="s">
         <v>138</v>
       </c>
       <c r="C68" s="3">
         <v>18900</v>
       </c>
       <c r="D68" s="4">
         <v>0</v>
       </c>
       <c r="E68" s="4">
         <v>14</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="2" t="s">
         <v>139</v>
       </c>
       <c r="B69" s="2" t="s">
         <v>140</v>
       </c>
       <c r="C69" s="3">
         <v>104500</v>
       </c>
       <c r="D69" s="4">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="E69" s="4">
         <v>15</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="2" t="s">
         <v>141</v>
       </c>
       <c r="B70" s="2" t="s">
         <v>142</v>
       </c>
       <c r="C70" s="3">
         <v>42490</v>
       </c>
       <c r="D70" s="4">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="E70" s="4">
         <v>15</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="2" t="s">
         <v>143</v>
       </c>
       <c r="B71" s="2" t="s">
         <v>144</v>
       </c>
       <c r="C71" s="3">
         <v>29550</v>
       </c>
       <c r="D71" s="4">
         <v>0</v>
       </c>
       <c r="E71" s="4">
         <v>15</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="2" t="s">
         <v>145</v>
@@ -3602,85 +3602,85 @@
       </c>
       <c r="B73" s="2" t="s">
         <v>148</v>
       </c>
       <c r="C73" s="3">
         <v>26980</v>
       </c>
       <c r="D73" s="4">
         <v>0</v>
       </c>
       <c r="E73" s="4">
         <v>15</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="2" t="s">
         <v>149</v>
       </c>
       <c r="B74" s="2" t="s">
         <v>150</v>
       </c>
       <c r="C74" s="3">
         <v>90990</v>
       </c>
       <c r="D74" s="4">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="E74" s="4">
         <v>15</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="2" t="s">
         <v>151</v>
       </c>
       <c r="B75" s="2" t="s">
         <v>152</v>
       </c>
       <c r="C75" s="3">
         <v>166200</v>
       </c>
       <c r="D75" s="4">
         <v>0</v>
       </c>
       <c r="E75" s="4">
         <v>16</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="2" t="s">
         <v>153</v>
       </c>
       <c r="B76" s="2" t="s">
         <v>154</v>
       </c>
       <c r="C76" s="3">
         <v>17400</v>
       </c>
       <c r="D76" s="4">
-        <v>139</v>
+        <v>137</v>
       </c>
       <c r="E76" s="4">
         <v>16</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="2" t="s">
         <v>155</v>
       </c>
       <c r="B77" s="2" t="s">
         <v>156</v>
       </c>
       <c r="C77" s="3">
         <v>34490</v>
       </c>
       <c r="D77" s="4">
         <v>0</v>
       </c>
       <c r="E77" s="4">
         <v>16</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="2" t="s">
         <v>157</v>
@@ -3704,238 +3704,238 @@
       </c>
       <c r="B79" s="2" t="s">
         <v>160</v>
       </c>
       <c r="C79" s="3">
         <v>65200</v>
       </c>
       <c r="D79" s="4">
         <v>2</v>
       </c>
       <c r="E79" s="4">
         <v>16</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="2" t="s">
         <v>161</v>
       </c>
       <c r="B80" s="2" t="s">
         <v>162</v>
       </c>
       <c r="C80" s="3">
         <v>38000</v>
       </c>
       <c r="D80" s="4">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="E80" s="4">
         <v>16</v>
       </c>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="2" t="s">
         <v>163</v>
       </c>
       <c r="B81" s="2" t="s">
         <v>164</v>
       </c>
       <c r="C81" s="3">
         <v>85050</v>
       </c>
       <c r="D81" s="4">
         <v>0</v>
       </c>
       <c r="E81" s="4">
         <v>16</v>
       </c>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="2" t="s">
         <v>165</v>
       </c>
       <c r="B82" s="2" t="s">
         <v>166</v>
       </c>
       <c r="C82" s="3">
         <v>14900</v>
       </c>
       <c r="D82" s="4">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="E82" s="4">
         <v>17</v>
       </c>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="2" t="s">
         <v>167</v>
       </c>
       <c r="B83" s="2" t="s">
         <v>168</v>
       </c>
       <c r="C83" s="3">
         <v>389000</v>
       </c>
       <c r="D83" s="4">
         <v>5</v>
       </c>
       <c r="E83" s="4">
         <v>17</v>
       </c>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="2" t="s">
         <v>169</v>
       </c>
       <c r="B84" s="2" t="s">
         <v>170</v>
       </c>
       <c r="C84" s="3">
         <v>54900</v>
       </c>
       <c r="D84" s="4">
-        <v>112</v>
+        <v>101</v>
       </c>
       <c r="E84" s="4">
         <v>17</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="2" t="s">
         <v>171</v>
       </c>
       <c r="B85" s="2" t="s">
         <v>172</v>
       </c>
       <c r="C85" s="3">
         <v>0</v>
       </c>
       <c r="D85" s="4">
         <v>0</v>
       </c>
       <c r="E85" s="4">
         <v>18</v>
       </c>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="2" t="s">
         <v>173</v>
       </c>
       <c r="B86" s="2" t="s">
         <v>174</v>
       </c>
       <c r="C86" s="3">
         <v>90500</v>
       </c>
       <c r="D86" s="4">
         <v>0</v>
       </c>
       <c r="E86" s="4">
         <v>18</v>
       </c>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="2" t="s">
         <v>175</v>
       </c>
       <c r="B87" s="2" t="s">
         <v>176</v>
       </c>
       <c r="C87" s="3">
         <v>26700</v>
       </c>
       <c r="D87" s="4">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="E87" s="4">
         <v>18</v>
       </c>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="2" t="s">
         <v>177</v>
       </c>
       <c r="B88" s="2" t="s">
         <v>178</v>
       </c>
       <c r="C88" s="3">
-        <v>14450</v>
+        <v>14750</v>
       </c>
       <c r="D88" s="4">
-        <v>36</v>
+        <v>420</v>
       </c>
       <c r="E88" s="4">
         <v>18</v>
       </c>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="2" t="s">
         <v>179</v>
       </c>
       <c r="B89" s="2" t="s">
         <v>180</v>
       </c>
       <c r="C89" s="3">
         <v>58350</v>
       </c>
       <c r="D89" s="4">
         <v>1</v>
       </c>
       <c r="E89" s="4">
         <v>18</v>
       </c>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="2" t="s">
         <v>181</v>
       </c>
       <c r="B90" s="2" t="s">
         <v>182</v>
       </c>
       <c r="C90" s="3">
         <v>950</v>
       </c>
       <c r="D90" s="4">
-        <v>5899</v>
+        <v>2381</v>
       </c>
       <c r="E90" s="4">
         <v>18</v>
       </c>
     </row>
     <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="2" t="s">
         <v>183</v>
       </c>
       <c r="B91" s="2" t="s">
         <v>184</v>
       </c>
       <c r="C91" s="3">
         <v>28780</v>
       </c>
       <c r="D91" s="4">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="E91" s="4">
         <v>18</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="2" t="s">
         <v>185</v>
       </c>
       <c r="B92" s="2" t="s">
         <v>186</v>
       </c>
       <c r="C92" s="3">
         <v>34500</v>
       </c>
       <c r="D92" s="4">
         <v>74</v>
       </c>
       <c r="E92" s="4">
         <v>19</v>
       </c>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="2" t="s">
         <v>187</v>
@@ -3959,170 +3959,170 @@
       </c>
       <c r="B94" s="2" t="s">
         <v>190</v>
       </c>
       <c r="C94" s="3">
         <v>2950</v>
       </c>
       <c r="D94" s="4">
         <v>6</v>
       </c>
       <c r="E94" s="4">
         <v>19</v>
       </c>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="2" t="s">
         <v>191</v>
       </c>
       <c r="B95" s="2" t="s">
         <v>192</v>
       </c>
       <c r="C95" s="3">
         <v>9950</v>
       </c>
       <c r="D95" s="4">
-        <v>718</v>
+        <v>699</v>
       </c>
       <c r="E95" s="4">
         <v>19</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="2" t="s">
         <v>193</v>
       </c>
       <c r="B96" s="2" t="s">
         <v>194</v>
       </c>
       <c r="C96" s="3">
         <v>48900</v>
       </c>
       <c r="D96" s="4">
         <v>6</v>
       </c>
       <c r="E96" s="4">
         <v>19</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="2" t="s">
         <v>195</v>
       </c>
       <c r="B97" s="2" t="s">
         <v>196</v>
       </c>
       <c r="C97" s="3">
         <v>19950</v>
       </c>
       <c r="D97" s="4">
         <v>30</v>
       </c>
       <c r="E97" s="4">
         <v>19</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="2" t="s">
         <v>197</v>
       </c>
       <c r="B98" s="2" t="s">
         <v>198</v>
       </c>
       <c r="C98" s="3">
         <v>1950</v>
       </c>
       <c r="D98" s="4">
-        <v>1124</v>
+        <v>1099</v>
       </c>
       <c r="E98" s="4">
         <v>19</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="2" t="s">
         <v>199</v>
       </c>
       <c r="B99" s="2" t="s">
         <v>200</v>
       </c>
       <c r="C99" s="3">
         <v>8250</v>
       </c>
       <c r="D99" s="4">
-        <v>136</v>
+        <v>120</v>
       </c>
       <c r="E99" s="4">
         <v>20</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="2" t="s">
         <v>201</v>
       </c>
       <c r="B100" s="2" t="s">
         <v>202</v>
       </c>
       <c r="C100" s="3">
         <v>14880</v>
       </c>
       <c r="D100" s="4">
         <v>0</v>
       </c>
       <c r="E100" s="4">
         <v>20</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="2" t="s">
         <v>203</v>
       </c>
       <c r="B101" s="2" t="s">
         <v>204</v>
       </c>
       <c r="C101" s="3">
         <v>25700</v>
       </c>
       <c r="D101" s="4">
         <v>34</v>
       </c>
       <c r="E101" s="4">
         <v>20</v>
       </c>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="2" t="s">
         <v>205</v>
       </c>
       <c r="B102" s="2" t="s">
         <v>206</v>
       </c>
       <c r="C102" s="3">
         <v>7950</v>
       </c>
       <c r="D102" s="4">
-        <v>-4</v>
+        <v>101</v>
       </c>
       <c r="E102" s="4">
         <v>20</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="2" t="s">
         <v>207</v>
       </c>
       <c r="B103" s="2" t="s">
         <v>208</v>
       </c>
       <c r="C103" s="3">
         <v>8950</v>
       </c>
       <c r="D103" s="4">
         <v>3</v>
       </c>
       <c r="E103" s="4">
         <v>20</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="2" t="s">
         <v>209</v>
@@ -4146,85 +4146,85 @@
       </c>
       <c r="B105" s="2" t="s">
         <v>212</v>
       </c>
       <c r="C105" s="3">
         <v>11250</v>
       </c>
       <c r="D105" s="4">
         <v>108</v>
       </c>
       <c r="E105" s="4">
         <v>20</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="2" t="s">
         <v>213</v>
       </c>
       <c r="B106" s="2" t="s">
         <v>214</v>
       </c>
       <c r="C106" s="3">
         <v>1490</v>
       </c>
       <c r="D106" s="4">
-        <v>52</v>
+        <v>40</v>
       </c>
       <c r="E106" s="4">
         <v>20</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="2" t="s">
         <v>215</v>
       </c>
       <c r="B107" s="2" t="s">
         <v>216</v>
       </c>
       <c r="C107" s="3">
         <v>8500</v>
       </c>
       <c r="D107" s="4">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="E107" s="4">
         <v>20</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="2" t="s">
         <v>217</v>
       </c>
       <c r="B108" s="2" t="s">
         <v>218</v>
       </c>
       <c r="C108" s="3">
         <v>13900</v>
       </c>
       <c r="D108" s="4">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="E108" s="4">
         <v>20</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="2" t="s">
         <v>219</v>
       </c>
       <c r="B109" s="2" t="s">
         <v>172</v>
       </c>
       <c r="C109" s="3">
         <v>0</v>
       </c>
       <c r="D109" s="4">
         <v>0</v>
       </c>
       <c r="E109" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="2" t="s">
         <v>220</v>
@@ -4279,479 +4279,479 @@
     <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="2" t="s">
         <v>224</v>
       </c>
       <c r="B113" s="2" t="s">
         <v>225</v>
       </c>
       <c r="C113" s="3">
         <v>8550</v>
       </c>
       <c r="D113" s="4">
         <v>1</v>
       </c>
       <c r="E113" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="2" t="s">
         <v>226</v>
       </c>
       <c r="B114" s="2" t="s">
         <v>227</v>
       </c>
       <c r="C114" s="3">
-        <v>53350</v>
+        <v>65750</v>
       </c>
       <c r="D114" s="4">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="E114" s="4">
         <v>22</v>
       </c>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="2" t="s">
         <v>228</v>
       </c>
       <c r="B115" s="2" t="s">
         <v>229</v>
       </c>
       <c r="C115" s="3">
         <v>59990</v>
       </c>
       <c r="D115" s="4">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="E115" s="4">
         <v>22</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="2" t="s">
         <v>230</v>
       </c>
       <c r="B116" s="2" t="s">
         <v>231</v>
       </c>
       <c r="C116" s="3">
         <v>4490</v>
       </c>
       <c r="D116" s="4">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="E116" s="4">
         <v>22</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="2" t="s">
         <v>232</v>
       </c>
       <c r="B117" s="2" t="s">
         <v>233</v>
       </c>
       <c r="C117" s="3">
         <v>6950</v>
       </c>
       <c r="D117" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E117" s="4">
         <v>22</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="2" t="s">
         <v>234</v>
       </c>
       <c r="B118" s="2" t="s">
         <v>235</v>
       </c>
       <c r="C118" s="3">
         <v>10950</v>
       </c>
       <c r="D118" s="4">
         <v>70</v>
       </c>
       <c r="E118" s="4">
         <v>23</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="2" t="s">
         <v>236</v>
       </c>
       <c r="B119" s="2" t="s">
         <v>237</v>
       </c>
       <c r="C119" s="3">
         <v>23500</v>
       </c>
       <c r="D119" s="4">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="E119" s="4">
         <v>23</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="2" t="s">
         <v>238</v>
       </c>
       <c r="B120" s="2" t="s">
         <v>239</v>
       </c>
       <c r="C120" s="3">
         <v>60000</v>
       </c>
       <c r="D120" s="4">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="E120" s="4">
         <v>23</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="2" t="s">
         <v>240</v>
       </c>
       <c r="B121" s="2" t="s">
         <v>241</v>
       </c>
       <c r="C121" s="3">
         <v>6590</v>
       </c>
       <c r="D121" s="4">
         <v>0</v>
       </c>
       <c r="E121" s="4">
         <v>23</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="2" t="s">
         <v>242</v>
       </c>
       <c r="B122" s="2" t="s">
         <v>243</v>
       </c>
       <c r="C122" s="3">
         <v>39990</v>
       </c>
       <c r="D122" s="4">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="E122" s="4">
         <v>23</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="2" t="s">
         <v>244</v>
       </c>
       <c r="B123" s="2" t="s">
         <v>245</v>
       </c>
       <c r="C123" s="3">
         <v>19950</v>
       </c>
       <c r="D123" s="4">
         <v>3</v>
       </c>
       <c r="E123" s="4">
         <v>24</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="2" t="s">
         <v>246</v>
       </c>
       <c r="B124" s="2" t="s">
         <v>247</v>
       </c>
       <c r="C124" s="3">
         <v>72500</v>
       </c>
       <c r="D124" s="4">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="E124" s="4">
         <v>24</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="2" t="s">
         <v>248</v>
       </c>
       <c r="B125" s="2" t="s">
         <v>249</v>
       </c>
       <c r="C125" s="3">
         <v>89200</v>
       </c>
       <c r="D125" s="4">
         <v>3</v>
       </c>
       <c r="E125" s="4">
         <v>24</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="2" t="s">
         <v>250</v>
       </c>
       <c r="B126" s="2" t="s">
         <v>251</v>
       </c>
       <c r="C126" s="3">
         <v>24900</v>
       </c>
       <c r="D126" s="4">
         <v>0</v>
       </c>
       <c r="E126" s="4">
         <v>24</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="2" t="s">
         <v>252</v>
       </c>
       <c r="B127" s="2" t="s">
         <v>253</v>
       </c>
       <c r="C127" s="3">
-        <v>49990</v>
+        <v>53100</v>
       </c>
       <c r="D127" s="4">
         <v>2</v>
       </c>
       <c r="E127" s="4">
         <v>24</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="2" t="s">
         <v>254</v>
       </c>
       <c r="B128" s="2" t="s">
         <v>255</v>
       </c>
       <c r="C128" s="3">
         <v>259900</v>
       </c>
       <c r="D128" s="4">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="E128" s="4">
         <v>25</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="2" t="s">
         <v>256</v>
       </c>
       <c r="B129" s="2" t="s">
         <v>257</v>
       </c>
       <c r="C129" s="3">
         <v>20900</v>
       </c>
       <c r="D129" s="4">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="E129" s="4">
         <v>26</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="2" t="s">
         <v>258</v>
       </c>
       <c r="B130" s="2" t="s">
         <v>259</v>
       </c>
       <c r="C130" s="3">
-        <v>22500</v>
+        <v>24500</v>
       </c>
       <c r="D130" s="4">
-        <v>6</v>
+        <v>188</v>
       </c>
       <c r="E130" s="4">
         <v>26</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="2" t="s">
         <v>260</v>
       </c>
       <c r="B131" s="2" t="s">
         <v>261</v>
       </c>
       <c r="C131" s="3">
         <v>7450</v>
       </c>
       <c r="D131" s="4">
-        <v>61</v>
+        <v>56</v>
       </c>
       <c r="E131" s="4">
         <v>26</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="2" t="s">
         <v>262</v>
       </c>
       <c r="B132" s="2" t="s">
         <v>263</v>
       </c>
       <c r="C132" s="3">
         <v>19990</v>
       </c>
       <c r="D132" s="4">
-        <v>48</v>
+        <v>39</v>
       </c>
       <c r="E132" s="4">
         <v>26</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="2" t="s">
         <v>264</v>
       </c>
       <c r="B133" s="2" t="s">
         <v>265</v>
       </c>
       <c r="C133" s="3">
-        <v>22450</v>
+        <v>22650</v>
       </c>
       <c r="D133" s="4">
-        <v>0</v>
+        <v>33</v>
       </c>
       <c r="E133" s="4">
         <v>26</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="2" t="s">
         <v>266</v>
       </c>
       <c r="B134" s="2" t="s">
         <v>267</v>
       </c>
       <c r="C134" s="3">
         <v>14450</v>
       </c>
       <c r="D134" s="4">
-        <v>109</v>
+        <v>83</v>
       </c>
       <c r="E134" s="4">
         <v>26</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="2" t="s">
         <v>268</v>
       </c>
       <c r="B135" s="2" t="s">
         <v>269</v>
       </c>
       <c r="C135" s="3">
         <v>7890</v>
       </c>
       <c r="D135" s="4">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="E135" s="4">
         <v>26</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="2" t="s">
         <v>270</v>
       </c>
       <c r="B136" s="2" t="s">
         <v>271</v>
       </c>
       <c r="C136" s="3">
         <v>6990</v>
       </c>
       <c r="D136" s="4">
-        <v>475</v>
+        <v>472</v>
       </c>
       <c r="E136" s="4">
         <v>26</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="2" t="s">
         <v>272</v>
       </c>
       <c r="B137" s="2" t="s">
         <v>273</v>
       </c>
       <c r="C137" s="3">
         <v>6500</v>
       </c>
       <c r="D137" s="4">
         <v>1</v>
       </c>
       <c r="E137" s="4">
         <v>26</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="2" t="s">
         <v>274</v>
       </c>
       <c r="B138" s="2" t="s">
         <v>275</v>
       </c>
       <c r="C138" s="3">
         <v>2300</v>
       </c>
       <c r="D138" s="4">
         <v>243</v>
       </c>
       <c r="E138" s="4">
         <v>26</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="2" t="s">
         <v>276</v>
       </c>
       <c r="B139" s="2" t="s">
         <v>277</v>
       </c>
       <c r="C139" s="3">
         <v>1450</v>
       </c>
       <c r="D139" s="4">
-        <v>1921</v>
+        <v>1892</v>
       </c>
       <c r="E139" s="4">
         <v>26</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="2" t="s">
         <v>278</v>
       </c>
       <c r="B140" s="2" t="s">
         <v>279</v>
       </c>
       <c r="C140" s="3">
         <v>2950</v>
       </c>
       <c r="D140" s="4">
         <v>0</v>
       </c>
       <c r="E140" s="4">
         <v>27</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="2" t="s">
         <v>280</v>
@@ -4775,51 +4775,51 @@
       </c>
       <c r="B142" s="2" t="s">
         <v>283</v>
       </c>
       <c r="C142" s="3">
         <v>3900</v>
       </c>
       <c r="D142" s="4">
         <v>0</v>
       </c>
       <c r="E142" s="4">
         <v>27</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="2" t="s">
         <v>284</v>
       </c>
       <c r="B143" s="2" t="s">
         <v>285</v>
       </c>
       <c r="C143" s="3">
         <v>4990</v>
       </c>
       <c r="D143" s="4">
-        <v>267</v>
+        <v>259</v>
       </c>
       <c r="E143" s="4">
         <v>27</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="2" t="s">
         <v>286</v>
       </c>
       <c r="B144" s="2" t="s">
         <v>287</v>
       </c>
       <c r="C144" s="3">
         <v>5190</v>
       </c>
       <c r="D144" s="4">
         <v>1</v>
       </c>
       <c r="E144" s="4">
         <v>27</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="2" t="s">
         <v>288</v>
@@ -4860,102 +4860,102 @@
       </c>
       <c r="B147" s="2" t="s">
         <v>293</v>
       </c>
       <c r="C147" s="3">
         <v>18900</v>
       </c>
       <c r="D147" s="4">
         <v>0</v>
       </c>
       <c r="E147" s="4">
         <v>28</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="2" t="s">
         <v>294</v>
       </c>
       <c r="B148" s="2" t="s">
         <v>295</v>
       </c>
       <c r="C148" s="3">
         <v>35200</v>
       </c>
       <c r="D148" s="4">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="E148" s="4">
         <v>28</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="2" t="s">
         <v>296</v>
       </c>
       <c r="B149" s="2" t="s">
         <v>297</v>
       </c>
       <c r="C149" s="3">
         <v>41800</v>
       </c>
       <c r="D149" s="4">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="E149" s="4">
         <v>28</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="2" t="s">
         <v>298</v>
       </c>
       <c r="B150" s="2" t="s">
         <v>299</v>
       </c>
       <c r="C150" s="3">
         <v>13900</v>
       </c>
       <c r="D150" s="4">
         <v>0</v>
       </c>
       <c r="E150" s="4">
         <v>28</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="2" t="s">
         <v>300</v>
       </c>
       <c r="B151" s="2" t="s">
         <v>301</v>
       </c>
       <c r="C151" s="3">
         <v>5590</v>
       </c>
       <c r="D151" s="4">
-        <v>31</v>
+        <v>24</v>
       </c>
       <c r="E151" s="4">
         <v>28</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="2" t="s">
         <v>302</v>
       </c>
       <c r="B152" s="2" t="s">
         <v>303</v>
       </c>
       <c r="C152" s="3">
         <v>13950</v>
       </c>
       <c r="D152" s="4">
         <v>164</v>
       </c>
       <c r="E152" s="4">
         <v>28</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="2" t="s">
         <v>304</v>
@@ -5013,68 +5013,68 @@
       </c>
       <c r="B156" s="2" t="s">
         <v>311</v>
       </c>
       <c r="C156" s="3">
         <v>5300</v>
       </c>
       <c r="D156" s="4">
         <v>3</v>
       </c>
       <c r="E156" s="4">
         <v>29</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="2" t="s">
         <v>312</v>
       </c>
       <c r="B157" s="2" t="s">
         <v>313</v>
       </c>
       <c r="C157" s="3">
         <v>14960</v>
       </c>
       <c r="D157" s="4">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="E157" s="4">
         <v>29</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="2" t="s">
         <v>314</v>
       </c>
       <c r="B158" s="2" t="s">
         <v>315</v>
       </c>
       <c r="C158" s="3">
         <v>9800</v>
       </c>
       <c r="D158" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E158" s="4">
         <v>29</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="2" t="s">
         <v>316</v>
       </c>
       <c r="B159" s="2" t="s">
         <v>317</v>
       </c>
       <c r="C159" s="3">
         <v>37300</v>
       </c>
       <c r="D159" s="4">
         <v>10</v>
       </c>
       <c r="E159" s="4">
         <v>29</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="2" t="s">
         <v>318</v>
@@ -5112,88 +5112,88 @@
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="2" t="s">
         <v>322</v>
       </c>
       <c r="B162" s="2" t="s">
         <v>323</v>
       </c>
       <c r="C162" s="3">
         <v>9900</v>
       </c>
       <c r="D162" s="4">
         <v>18</v>
       </c>
       <c r="E162" s="4">
         <v>30</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="2" t="s">
         <v>324</v>
       </c>
       <c r="B163" s="2" t="s">
         <v>325</v>
       </c>
       <c r="C163" s="3">
-        <v>15990</v>
+        <v>20500</v>
       </c>
       <c r="D163" s="4">
-        <v>0</v>
+        <v>36</v>
       </c>
       <c r="E163" s="4">
         <v>30</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="2" t="s">
         <v>326</v>
       </c>
       <c r="B164" s="2" t="s">
         <v>327</v>
       </c>
       <c r="C164" s="3">
         <v>17850</v>
       </c>
       <c r="D164" s="4">
         <v>5</v>
       </c>
       <c r="E164" s="4">
         <v>30</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="2" t="s">
         <v>328</v>
       </c>
       <c r="B165" s="2" t="s">
         <v>329</v>
       </c>
       <c r="C165" s="3">
-        <v>16950</v>
+        <v>19990</v>
       </c>
       <c r="D165" s="4">
-        <v>2</v>
+        <v>32</v>
       </c>
       <c r="E165" s="4">
         <v>30</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="2" t="s">
         <v>330</v>
       </c>
       <c r="B166" s="2" t="s">
         <v>331</v>
       </c>
       <c r="C166" s="3">
         <v>0</v>
       </c>
       <c r="D166" s="4">
         <v>0</v>
       </c>
       <c r="E166" s="4">
         <v>30</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="2" t="s">
         <v>332</v>
@@ -5217,221 +5217,221 @@
       </c>
       <c r="B168" s="2" t="s">
         <v>335</v>
       </c>
       <c r="C168" s="3">
         <v>36350</v>
       </c>
       <c r="D168" s="4">
         <v>56</v>
       </c>
       <c r="E168" s="4">
         <v>31</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="2" t="s">
         <v>336</v>
       </c>
       <c r="B169" s="2" t="s">
         <v>337</v>
       </c>
       <c r="C169" s="3">
         <v>24500</v>
       </c>
       <c r="D169" s="4">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="E169" s="4">
         <v>31</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="2" t="s">
         <v>338</v>
       </c>
       <c r="B170" s="2" t="s">
         <v>339</v>
       </c>
       <c r="C170" s="3">
         <v>51100</v>
       </c>
       <c r="D170" s="4">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="E170" s="4">
         <v>31</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="2" t="s">
         <v>340</v>
       </c>
       <c r="B171" s="2" t="s">
         <v>341</v>
       </c>
       <c r="C171" s="3">
         <v>10750</v>
       </c>
       <c r="D171" s="4">
         <v>4</v>
       </c>
       <c r="E171" s="4">
         <v>31</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="2" t="s">
         <v>342</v>
       </c>
       <c r="B172" s="2" t="s">
         <v>343</v>
       </c>
       <c r="C172" s="3">
         <v>46900</v>
       </c>
       <c r="D172" s="4">
         <v>0</v>
       </c>
       <c r="E172" s="4">
         <v>31</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="2" t="s">
         <v>344</v>
       </c>
       <c r="B173" s="2" t="s">
         <v>345</v>
       </c>
       <c r="C173" s="3">
         <v>55100</v>
       </c>
       <c r="D173" s="4">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E173" s="4">
         <v>31</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="2" t="s">
         <v>346</v>
       </c>
       <c r="B174" s="2" t="s">
         <v>347</v>
       </c>
       <c r="C174" s="3">
         <v>43500</v>
       </c>
       <c r="D174" s="4">
-        <v>112</v>
+        <v>99</v>
       </c>
       <c r="E174" s="4">
         <v>31</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="2" t="s">
         <v>348</v>
       </c>
       <c r="B175" s="2" t="s">
         <v>349</v>
       </c>
       <c r="C175" s="3">
-        <v>48500</v>
+        <v>49400</v>
       </c>
       <c r="D175" s="4">
-        <v>8</v>
+        <v>24</v>
       </c>
       <c r="E175" s="4">
         <v>31</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="2" t="s">
         <v>350</v>
       </c>
       <c r="B176" s="2" t="s">
         <v>351</v>
       </c>
       <c r="C176" s="3">
         <v>16900</v>
       </c>
       <c r="D176" s="4">
         <v>0</v>
       </c>
       <c r="E176" s="4">
         <v>32</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="2" t="s">
         <v>352</v>
       </c>
       <c r="B177" s="2" t="s">
         <v>353</v>
       </c>
       <c r="C177" s="3">
         <v>26750</v>
       </c>
       <c r="D177" s="4">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="E177" s="4">
         <v>32</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="2" t="s">
         <v>354</v>
       </c>
       <c r="B178" s="2" t="s">
         <v>355</v>
       </c>
       <c r="C178" s="3">
         <v>29950</v>
       </c>
       <c r="D178" s="4">
         <v>18</v>
       </c>
       <c r="E178" s="4">
         <v>32</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="2" t="s">
         <v>356</v>
       </c>
       <c r="B179" s="2" t="s">
         <v>357</v>
       </c>
       <c r="C179" s="3">
         <v>25650</v>
       </c>
       <c r="D179" s="4">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E179" s="4">
         <v>32</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="2" t="s">
         <v>358</v>
       </c>
       <c r="B180" s="2" t="s">
         <v>359</v>
       </c>
       <c r="C180" s="3">
         <v>16690</v>
       </c>
       <c r="D180" s="4">
         <v>15</v>
       </c>
       <c r="E180" s="4">
         <v>32</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="2" t="s">
         <v>360</v>
@@ -5472,51 +5472,51 @@
       </c>
       <c r="B183" s="2" t="s">
         <v>363</v>
       </c>
       <c r="C183" s="3">
         <v>4500</v>
       </c>
       <c r="D183" s="4">
         <v>0</v>
       </c>
       <c r="E183" s="4">
         <v>33</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="2" t="s">
         <v>364</v>
       </c>
       <c r="B184" s="2" t="s">
         <v>365</v>
       </c>
       <c r="C184" s="3">
         <v>7500</v>
       </c>
       <c r="D184" s="4">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="E184" s="4">
         <v>33</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="2" t="s">
         <v>366</v>
       </c>
       <c r="B185" s="2" t="s">
         <v>367</v>
       </c>
       <c r="C185" s="3">
         <v>6590</v>
       </c>
       <c r="D185" s="4">
         <v>55</v>
       </c>
       <c r="E185" s="4">
         <v>33</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="2" t="s">
         <v>368</v>
@@ -5608,170 +5608,170 @@
       </c>
       <c r="B191" s="2" t="s">
         <v>379</v>
       </c>
       <c r="C191" s="3">
         <v>3850</v>
       </c>
       <c r="D191" s="4">
         <v>6</v>
       </c>
       <c r="E191" s="4">
         <v>34</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="2" t="s">
         <v>380</v>
       </c>
       <c r="B192" s="2" t="s">
         <v>381</v>
       </c>
       <c r="C192" s="3">
         <v>24900</v>
       </c>
       <c r="D192" s="4">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="E192" s="4">
         <v>34</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="2" t="s">
         <v>382</v>
       </c>
       <c r="B193" s="2" t="s">
         <v>383</v>
       </c>
       <c r="C193" s="3">
         <v>25950</v>
       </c>
       <c r="D193" s="4">
         <v>22</v>
       </c>
       <c r="E193" s="4">
         <v>34</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="2" t="s">
         <v>384</v>
       </c>
       <c r="B194" s="2" t="s">
         <v>385</v>
       </c>
       <c r="C194" s="3">
         <v>29800</v>
       </c>
       <c r="D194" s="4">
         <v>41</v>
       </c>
       <c r="E194" s="4">
         <v>34</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="2" t="s">
         <v>386</v>
       </c>
       <c r="B195" s="2" t="s">
         <v>387</v>
       </c>
       <c r="C195" s="3">
         <v>24550</v>
       </c>
       <c r="D195" s="4">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="E195" s="4">
         <v>34</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="2" t="s">
         <v>388</v>
       </c>
       <c r="B196" s="2" t="s">
         <v>389</v>
       </c>
       <c r="C196" s="3">
         <v>19500</v>
       </c>
       <c r="D196" s="4">
         <v>10</v>
       </c>
       <c r="E196" s="4">
         <v>35</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="2" t="s">
         <v>390</v>
       </c>
       <c r="B197" s="2" t="s">
         <v>391</v>
       </c>
       <c r="C197" s="3">
-        <v>12500</v>
+        <v>12850</v>
       </c>
       <c r="D197" s="4">
-        <v>0</v>
+        <v>1008</v>
       </c>
       <c r="E197" s="4">
         <v>35</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="2" t="s">
         <v>392</v>
       </c>
       <c r="B198" s="2" t="s">
         <v>393</v>
       </c>
       <c r="C198" s="3">
         <v>4950</v>
       </c>
       <c r="D198" s="4">
         <v>0</v>
       </c>
       <c r="E198" s="4">
         <v>35</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="2" t="s">
         <v>394</v>
       </c>
       <c r="B199" s="2" t="s">
         <v>395</v>
       </c>
       <c r="C199" s="3">
         <v>3950</v>
       </c>
       <c r="D199" s="4">
-        <v>1317</v>
+        <v>1302</v>
       </c>
       <c r="E199" s="4">
         <v>35</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="2" t="s">
         <v>396</v>
       </c>
       <c r="B200" s="2" t="s">
         <v>397</v>
       </c>
       <c r="C200" s="3">
         <v>10590</v>
       </c>
       <c r="D200" s="4">
         <v>0</v>
       </c>
       <c r="E200" s="4">
         <v>35</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="2" t="s">
         <v>398</v>
@@ -5846,68 +5846,68 @@
       </c>
       <c r="B205" s="2" t="s">
         <v>407</v>
       </c>
       <c r="C205" s="3">
         <v>0</v>
       </c>
       <c r="D205" s="4">
         <v>8</v>
       </c>
       <c r="E205" s="4">
         <v>36</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="2" t="s">
         <v>408</v>
       </c>
       <c r="B206" s="2" t="s">
         <v>409</v>
       </c>
       <c r="C206" s="3">
         <v>4390</v>
       </c>
       <c r="D206" s="4">
-        <v>58</v>
+        <v>49</v>
       </c>
       <c r="E206" s="4">
         <v>36</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="2" t="s">
         <v>410</v>
       </c>
       <c r="B207" s="2" t="s">
         <v>411</v>
       </c>
       <c r="C207" s="3">
         <v>4390</v>
       </c>
       <c r="D207" s="4">
-        <v>240</v>
+        <v>234</v>
       </c>
       <c r="E207" s="4">
         <v>36</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="2" t="s">
         <v>412</v>
       </c>
       <c r="B208" s="2" t="s">
         <v>413</v>
       </c>
       <c r="C208" s="3">
         <v>23100</v>
       </c>
       <c r="D208" s="4">
         <v>3</v>
       </c>
       <c r="E208" s="4">
         <v>36</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="2" t="s">
         <v>414</v>
@@ -5931,136 +5931,136 @@
       </c>
       <c r="B210" s="2" t="s">
         <v>417</v>
       </c>
       <c r="C210" s="3">
         <v>19800</v>
       </c>
       <c r="D210" s="4">
         <v>0</v>
       </c>
       <c r="E210" s="4">
         <v>36</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="2" t="s">
         <v>418</v>
       </c>
       <c r="B211" s="2" t="s">
         <v>419</v>
       </c>
       <c r="C211" s="3">
         <v>39900</v>
       </c>
       <c r="D211" s="4">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="E211" s="4">
         <v>37</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="2" t="s">
         <v>420</v>
       </c>
       <c r="B212" s="2" t="s">
         <v>421</v>
       </c>
       <c r="C212" s="3">
         <v>21980</v>
       </c>
       <c r="D212" s="4">
         <v>0</v>
       </c>
       <c r="E212" s="4">
         <v>37</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="2" t="s">
         <v>422</v>
       </c>
       <c r="B213" s="2" t="s">
         <v>423</v>
       </c>
       <c r="C213" s="3">
         <v>59000</v>
       </c>
       <c r="D213" s="4">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="E213" s="4">
         <v>37</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="2" t="s">
         <v>424</v>
       </c>
       <c r="B214" s="2" t="s">
         <v>425</v>
       </c>
       <c r="C214" s="3">
         <v>9900</v>
       </c>
       <c r="D214" s="4">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="E214" s="4">
         <v>37</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="2" t="s">
         <v>426</v>
       </c>
       <c r="B215" s="2" t="s">
         <v>427</v>
       </c>
       <c r="C215" s="3">
         <v>5950</v>
       </c>
       <c r="D215" s="4">
         <v>0</v>
       </c>
       <c r="E215" s="4">
         <v>37</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="2" t="s">
         <v>428</v>
       </c>
       <c r="B216" s="2" t="s">
         <v>429</v>
       </c>
       <c r="C216" s="3">
         <v>44900</v>
       </c>
       <c r="D216" s="4">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="E216" s="4">
         <v>37</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="2" t="s">
         <v>430</v>
       </c>
       <c r="B217" s="2" t="s">
         <v>431</v>
       </c>
       <c r="C217" s="3">
         <v>0</v>
       </c>
       <c r="D217" s="4">
         <v>0</v>
       </c>
       <c r="E217" s="4">
         <v>37</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="2" t="s">
         <v>432</v>
@@ -6101,102 +6101,102 @@
       </c>
       <c r="B220" s="2" t="s">
         <v>437</v>
       </c>
       <c r="C220" s="3">
         <v>45980</v>
       </c>
       <c r="D220" s="4">
         <v>7</v>
       </c>
       <c r="E220" s="4">
         <v>38</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="2" t="s">
         <v>438</v>
       </c>
       <c r="B221" s="2" t="s">
         <v>439</v>
       </c>
       <c r="C221" s="3">
         <v>49500</v>
       </c>
       <c r="D221" s="4">
-        <v>27</v>
+        <v>7</v>
       </c>
       <c r="E221" s="4">
         <v>38</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="2" t="s">
         <v>440</v>
       </c>
       <c r="B222" s="2" t="s">
         <v>441</v>
       </c>
       <c r="C222" s="3">
         <v>69450</v>
       </c>
       <c r="D222" s="4">
         <v>22</v>
       </c>
       <c r="E222" s="4">
         <v>38</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="2" t="s">
         <v>442</v>
       </c>
       <c r="B223" s="2" t="s">
         <v>443</v>
       </c>
       <c r="C223" s="3">
         <v>63800</v>
       </c>
       <c r="D223" s="4">
         <v>0</v>
       </c>
       <c r="E223" s="4">
         <v>38</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="2" t="s">
         <v>444</v>
       </c>
       <c r="B224" s="2" t="s">
         <v>445</v>
       </c>
       <c r="C224" s="3">
         <v>76500</v>
       </c>
       <c r="D224" s="4">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="E224" s="4">
         <v>38</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="2" t="s">
         <v>446</v>
       </c>
       <c r="B225" s="2" t="s">
         <v>447</v>
       </c>
       <c r="C225" s="3">
         <v>88500</v>
       </c>
       <c r="D225" s="4">
         <v>54</v>
       </c>
       <c r="E225" s="4">
         <v>38</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="2" t="s">
         <v>448</v>
@@ -6254,51 +6254,51 @@
       </c>
       <c r="B229" s="2" t="s">
         <v>455</v>
       </c>
       <c r="C229" s="3">
         <v>21980</v>
       </c>
       <c r="D229" s="4">
         <v>0</v>
       </c>
       <c r="E229" s="4">
         <v>39</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="2" t="s">
         <v>456</v>
       </c>
       <c r="B230" s="2" t="s">
         <v>457</v>
       </c>
       <c r="C230" s="3">
         <v>34750</v>
       </c>
       <c r="D230" s="4">
-        <v>26</v>
+        <v>4</v>
       </c>
       <c r="E230" s="4">
         <v>39</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="2" t="s">
         <v>458</v>
       </c>
       <c r="B231" s="2" t="s">
         <v>459</v>
       </c>
       <c r="C231" s="3">
         <v>2950</v>
       </c>
       <c r="D231" s="4">
         <v>0</v>
       </c>
       <c r="E231" s="4">
         <v>39</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="2" t="s">
         <v>460</v>
@@ -6475,136 +6475,136 @@
       </c>
       <c r="B242" s="2" t="s">
         <v>481</v>
       </c>
       <c r="C242" s="3">
         <v>754900</v>
       </c>
       <c r="D242" s="4">
         <v>0</v>
       </c>
       <c r="E242" s="4">
         <v>41</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="2" t="s">
         <v>482</v>
       </c>
       <c r="B243" s="2" t="s">
         <v>483</v>
       </c>
       <c r="C243" s="3">
         <v>32800</v>
       </c>
       <c r="D243" s="4">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="E243" s="4">
         <v>42</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="2" t="s">
         <v>484</v>
       </c>
       <c r="B244" s="2" t="s">
         <v>485</v>
       </c>
       <c r="C244" s="3">
         <v>24900</v>
       </c>
       <c r="D244" s="4">
         <v>17</v>
       </c>
       <c r="E244" s="4">
         <v>42</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="2" t="s">
         <v>486</v>
       </c>
       <c r="B245" s="2" t="s">
         <v>487</v>
       </c>
       <c r="C245" s="3">
-        <v>12900</v>
+        <v>13950</v>
       </c>
       <c r="D245" s="4">
-        <v>18</v>
+        <v>106</v>
       </c>
       <c r="E245" s="4">
         <v>42</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="2" t="s">
         <v>488</v>
       </c>
       <c r="B246" s="2" t="s">
         <v>489</v>
       </c>
       <c r="C246" s="3">
         <v>23900</v>
       </c>
       <c r="D246" s="4">
-        <v>-102</v>
+        <v>0</v>
       </c>
       <c r="E246" s="4">
         <v>42</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="2" t="s">
         <v>490</v>
       </c>
       <c r="B247" s="2" t="s">
         <v>491</v>
       </c>
       <c r="C247" s="3">
         <v>33500</v>
       </c>
       <c r="D247" s="4">
         <v>1</v>
       </c>
       <c r="E247" s="4">
         <v>42</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="2" t="s">
         <v>492</v>
       </c>
       <c r="B248" s="2" t="s">
         <v>493</v>
       </c>
       <c r="C248" s="3">
         <v>29450</v>
       </c>
       <c r="D248" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="E248" s="4">
         <v>42</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="2" t="s">
         <v>494</v>
       </c>
       <c r="B249" s="2" t="s">
         <v>495</v>
       </c>
       <c r="C249" s="3">
         <v>10250</v>
       </c>
       <c r="D249" s="4">
         <v>0</v>
       </c>
       <c r="E249" s="4">
         <v>42</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="2" t="s">
         <v>496</v>
@@ -6628,221 +6628,221 @@
       </c>
       <c r="B251" s="2" t="s">
         <v>499</v>
       </c>
       <c r="C251" s="3">
         <v>9850</v>
       </c>
       <c r="D251" s="4">
         <v>229</v>
       </c>
       <c r="E251" s="4">
         <v>42</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="2" t="s">
         <v>500</v>
       </c>
       <c r="B252" s="2" t="s">
         <v>501</v>
       </c>
       <c r="C252" s="3">
         <v>46200</v>
       </c>
       <c r="D252" s="4">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="E252" s="4">
         <v>43</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="2" t="s">
         <v>502</v>
       </c>
       <c r="B253" s="2" t="s">
         <v>503</v>
       </c>
       <c r="C253" s="3">
-        <v>57280</v>
+        <v>65500</v>
       </c>
       <c r="D253" s="4">
-        <v>0</v>
+        <v>24</v>
       </c>
       <c r="E253" s="4">
         <v>43</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="2" t="s">
         <v>504</v>
       </c>
       <c r="B254" s="2" t="s">
         <v>505</v>
       </c>
       <c r="C254" s="3">
         <v>239500</v>
       </c>
       <c r="D254" s="4">
         <v>7</v>
       </c>
       <c r="E254" s="4">
         <v>43</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="2" t="s">
         <v>506</v>
       </c>
       <c r="B255" s="2" t="s">
         <v>507</v>
       </c>
       <c r="C255" s="3">
         <v>12900</v>
       </c>
       <c r="D255" s="4">
         <v>0</v>
       </c>
       <c r="E255" s="4">
         <v>43</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="2" t="s">
         <v>508</v>
       </c>
       <c r="B256" s="2" t="s">
         <v>509</v>
       </c>
       <c r="C256" s="3">
         <v>24980</v>
       </c>
       <c r="D256" s="4">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="E256" s="4">
         <v>43</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="2" t="s">
         <v>510</v>
       </c>
       <c r="B257" s="2" t="s">
         <v>511</v>
       </c>
       <c r="C257" s="3">
         <v>18550</v>
       </c>
       <c r="D257" s="4">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="E257" s="4">
         <v>44</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="2" t="s">
         <v>512</v>
       </c>
       <c r="B258" s="2" t="s">
         <v>513</v>
       </c>
       <c r="C258" s="3">
         <v>28900</v>
       </c>
       <c r="D258" s="4">
         <v>0</v>
       </c>
       <c r="E258" s="4">
         <v>44</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="2" t="s">
         <v>514</v>
       </c>
       <c r="B259" s="2" t="s">
         <v>515</v>
       </c>
       <c r="C259" s="3">
         <v>1690</v>
       </c>
       <c r="D259" s="4">
-        <v>35</v>
+        <v>0</v>
       </c>
       <c r="E259" s="4">
         <v>44</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="2" t="s">
         <v>516</v>
       </c>
       <c r="B260" s="2" t="s">
         <v>517</v>
       </c>
       <c r="C260" s="3">
         <v>1200</v>
       </c>
       <c r="D260" s="4">
-        <v>416</v>
+        <v>404</v>
       </c>
       <c r="E260" s="4">
         <v>44</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="2" t="s">
         <v>518</v>
       </c>
       <c r="B261" s="2" t="s">
         <v>519</v>
       </c>
       <c r="C261" s="3">
         <v>67500</v>
       </c>
       <c r="D261" s="4">
         <v>13</v>
       </c>
       <c r="E261" s="4">
         <v>44</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="2" t="s">
         <v>520</v>
       </c>
       <c r="B262" s="2" t="s">
         <v>521</v>
       </c>
       <c r="C262" s="3">
         <v>19890</v>
       </c>
       <c r="D262" s="4">
-        <v>268</v>
+        <v>256</v>
       </c>
       <c r="E262" s="4">
         <v>44</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="2" t="s">
         <v>522</v>
       </c>
       <c r="B263" s="2" t="s">
         <v>523</v>
       </c>
       <c r="C263" s="3">
         <v>0</v>
       </c>
       <c r="D263" s="4">
         <v>4</v>
       </c>
       <c r="E263" s="4">
         <v>45</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="2" t="s">
         <v>524</v>
@@ -6951,85 +6951,85 @@
       </c>
       <c r="B270" s="2" t="s">
         <v>537</v>
       </c>
       <c r="C270" s="3">
         <v>1350</v>
       </c>
       <c r="D270" s="4">
         <v>2</v>
       </c>
       <c r="E270" s="4">
         <v>46</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="2" t="s">
         <v>538</v>
       </c>
       <c r="B271" s="2" t="s">
         <v>539</v>
       </c>
       <c r="C271" s="3">
         <v>22490</v>
       </c>
       <c r="D271" s="4">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="E271" s="4">
         <v>46</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="2" t="s">
         <v>540</v>
       </c>
       <c r="B272" s="2" t="s">
         <v>541</v>
       </c>
       <c r="C272" s="3">
         <v>1690</v>
       </c>
       <c r="D272" s="4">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="E272" s="4">
         <v>46</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="2" t="s">
         <v>542</v>
       </c>
       <c r="B273" s="2" t="s">
         <v>543</v>
       </c>
       <c r="C273" s="3">
         <v>29950</v>
       </c>
       <c r="D273" s="4">
-        <v>40</v>
+        <v>10</v>
       </c>
       <c r="E273" s="4">
         <v>46</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="2" t="s">
         <v>544</v>
       </c>
       <c r="B274" s="2" t="s">
         <v>545</v>
       </c>
       <c r="C274" s="3">
         <v>8990</v>
       </c>
       <c r="D274" s="4">
         <v>104</v>
       </c>
       <c r="E274" s="4">
         <v>46</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="2" t="s">
         <v>546</v>
@@ -7070,340 +7070,340 @@
       </c>
       <c r="B277" s="2" t="s">
         <v>551</v>
       </c>
       <c r="C277" s="3">
         <v>14900</v>
       </c>
       <c r="D277" s="4">
         <v>1</v>
       </c>
       <c r="E277" s="4">
         <v>47</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="2" t="s">
         <v>552</v>
       </c>
       <c r="B278" s="2" t="s">
         <v>553</v>
       </c>
       <c r="C278" s="3">
         <v>49500</v>
       </c>
       <c r="D278" s="4">
-        <v>46</v>
+        <v>30</v>
       </c>
       <c r="E278" s="4">
         <v>48</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="2" t="s">
         <v>554</v>
       </c>
       <c r="B279" s="2" t="s">
         <v>555</v>
       </c>
       <c r="C279" s="3">
         <v>33900</v>
       </c>
       <c r="D279" s="4">
-        <v>34</v>
+        <v>1</v>
       </c>
       <c r="E279" s="4">
         <v>48</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="2" t="s">
         <v>556</v>
       </c>
       <c r="B280" s="2" t="s">
         <v>557</v>
       </c>
       <c r="C280" s="3">
         <v>49950</v>
       </c>
       <c r="D280" s="4">
-        <v>832</v>
+        <v>799</v>
       </c>
       <c r="E280" s="4">
         <v>49</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="2" t="s">
         <v>558</v>
       </c>
       <c r="B281" s="2" t="s">
         <v>559</v>
       </c>
       <c r="C281" s="3">
         <v>43750</v>
       </c>
       <c r="D281" s="4">
-        <v>2173</v>
+        <v>1929</v>
       </c>
       <c r="E281" s="4">
         <v>49</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="2" t="s">
         <v>560</v>
       </c>
       <c r="B282" s="2" t="s">
         <v>561</v>
       </c>
       <c r="C282" s="3">
         <v>43750</v>
       </c>
       <c r="D282" s="4">
-        <v>1127</v>
+        <v>885</v>
       </c>
       <c r="E282" s="4">
         <v>49</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="2" t="s">
         <v>562</v>
       </c>
       <c r="B283" s="2" t="s">
         <v>563</v>
       </c>
       <c r="C283" s="3">
         <v>149000</v>
       </c>
       <c r="D283" s="4">
         <v>1</v>
       </c>
       <c r="E283" s="4">
         <v>50</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="2" t="s">
         <v>564</v>
       </c>
       <c r="B284" s="2" t="s">
         <v>565</v>
       </c>
       <c r="C284" s="3">
         <v>149000</v>
       </c>
       <c r="D284" s="4">
         <v>2</v>
       </c>
       <c r="E284" s="4">
         <v>50</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="2" t="s">
         <v>566</v>
       </c>
       <c r="B285" s="2" t="s">
         <v>567</v>
       </c>
       <c r="C285" s="3">
-        <v>32900</v>
+        <v>33100</v>
       </c>
       <c r="D285" s="4">
-        <v>0</v>
+        <v>35</v>
       </c>
       <c r="E285" s="4">
         <v>50</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="2" t="s">
         <v>568</v>
       </c>
       <c r="B286" s="2" t="s">
         <v>569</v>
       </c>
       <c r="C286" s="3">
         <v>14750</v>
       </c>
       <c r="D286" s="4">
-        <v>40</v>
+        <v>74</v>
       </c>
       <c r="E286" s="4">
         <v>51</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="2" t="s">
         <v>570</v>
       </c>
       <c r="B287" s="2" t="s">
         <v>571</v>
       </c>
       <c r="C287" s="3">
         <v>14750</v>
       </c>
       <c r="D287" s="4">
-        <v>769</v>
+        <v>733</v>
       </c>
       <c r="E287" s="4">
         <v>51</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="2" t="s">
         <v>572</v>
       </c>
       <c r="B288" s="2" t="s">
         <v>573</v>
       </c>
       <c r="C288" s="3">
         <v>14750</v>
       </c>
       <c r="D288" s="4">
-        <v>193</v>
+        <v>190</v>
       </c>
       <c r="E288" s="4">
         <v>51</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="2" t="s">
         <v>574</v>
       </c>
       <c r="B289" s="2" t="s">
         <v>575</v>
       </c>
       <c r="C289" s="3">
         <v>63900</v>
       </c>
       <c r="D289" s="4">
         <v>3</v>
       </c>
       <c r="E289" s="4">
         <v>51</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="2" t="s">
         <v>576</v>
       </c>
       <c r="B290" s="2" t="s">
         <v>577</v>
       </c>
       <c r="C290" s="3">
         <v>143940</v>
       </c>
       <c r="D290" s="4">
         <v>16</v>
       </c>
       <c r="E290" s="4">
         <v>51</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="2" t="s">
         <v>578</v>
       </c>
       <c r="B291" s="2" t="s">
         <v>579</v>
       </c>
       <c r="C291" s="3">
         <v>9500</v>
       </c>
       <c r="D291" s="4">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="E291" s="4">
         <v>51</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="2" t="s">
         <v>580</v>
       </c>
       <c r="B292" s="2" t="s">
         <v>581</v>
       </c>
       <c r="C292" s="3">
         <v>7560</v>
       </c>
       <c r="D292" s="4">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="E292" s="4">
         <v>51</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="2" t="s">
         <v>582</v>
       </c>
       <c r="B293" s="2" t="s">
         <v>583</v>
       </c>
       <c r="C293" s="3">
         <v>5300</v>
       </c>
       <c r="D293" s="4">
-        <v>199</v>
+        <v>192</v>
       </c>
       <c r="E293" s="4">
         <v>52</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="2" t="s">
         <v>584</v>
       </c>
       <c r="B294" s="2" t="s">
         <v>585</v>
       </c>
       <c r="C294" s="3">
         <v>13900</v>
       </c>
       <c r="D294" s="4">
         <v>1</v>
       </c>
       <c r="E294" s="4">
         <v>52</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="2" t="s">
         <v>586</v>
       </c>
       <c r="B295" s="2" t="s">
         <v>587</v>
       </c>
       <c r="C295" s="3">
         <v>4800</v>
       </c>
       <c r="D295" s="4">
-        <v>126</v>
+        <v>84</v>
       </c>
       <c r="E295" s="4">
         <v>52</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="2" t="s">
         <v>588</v>
       </c>
       <c r="B296" s="2" t="s">
         <v>589</v>
       </c>
       <c r="C296" s="3">
         <v>58763</v>
       </c>
       <c r="D296" s="4">
         <v>0</v>
       </c>
       <c r="E296" s="4">
         <v>52</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="2" t="s">
         <v>590</v>
@@ -7461,221 +7461,221 @@
       </c>
       <c r="B300" s="2" t="s">
         <v>597</v>
       </c>
       <c r="C300" s="3">
         <v>34500</v>
       </c>
       <c r="D300" s="4">
         <v>0</v>
       </c>
       <c r="E300" s="4">
         <v>53</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="2" t="s">
         <v>598</v>
       </c>
       <c r="B301" s="2" t="s">
         <v>599</v>
       </c>
       <c r="C301" s="3">
         <v>4100</v>
       </c>
       <c r="D301" s="4">
-        <v>131</v>
+        <v>2</v>
       </c>
       <c r="E301" s="4">
         <v>53</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="2" t="s">
         <v>600</v>
       </c>
       <c r="B302" s="2" t="s">
         <v>601</v>
       </c>
       <c r="C302" s="3">
         <v>59950</v>
       </c>
       <c r="D302" s="4">
-        <v>105</v>
+        <v>86</v>
       </c>
       <c r="E302" s="4">
         <v>53</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="2" t="s">
         <v>602</v>
       </c>
       <c r="B303" s="2" t="s">
         <v>603</v>
       </c>
       <c r="C303" s="3">
         <v>29500</v>
       </c>
       <c r="D303" s="4">
         <v>0</v>
       </c>
       <c r="E303" s="4">
         <v>53</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="2" t="s">
         <v>604</v>
       </c>
       <c r="B304" s="2" t="s">
         <v>605</v>
       </c>
       <c r="C304" s="3">
         <v>4990</v>
       </c>
       <c r="D304" s="4">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E304" s="4">
         <v>54</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="2" t="s">
         <v>606</v>
       </c>
       <c r="B305" s="2" t="s">
         <v>607</v>
       </c>
       <c r="C305" s="3">
         <v>5300</v>
       </c>
       <c r="D305" s="4">
         <v>69</v>
       </c>
       <c r="E305" s="4">
         <v>54</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="2" t="s">
         <v>608</v>
       </c>
       <c r="B306" s="2" t="s">
         <v>609</v>
       </c>
       <c r="C306" s="3">
         <v>49950</v>
       </c>
       <c r="D306" s="4">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="E306" s="4">
         <v>54</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="2" t="s">
         <v>610</v>
       </c>
       <c r="B307" s="2" t="s">
         <v>611</v>
       </c>
       <c r="C307" s="3">
         <v>19500</v>
       </c>
       <c r="D307" s="4">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="E307" s="4">
         <v>54</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="2" t="s">
         <v>612</v>
       </c>
       <c r="B308" s="2" t="s">
         <v>613</v>
       </c>
       <c r="C308" s="3">
         <v>43450</v>
       </c>
       <c r="D308" s="4">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="E308" s="4">
         <v>54</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="2" t="s">
         <v>614</v>
       </c>
       <c r="B309" s="2" t="s">
         <v>615</v>
       </c>
       <c r="C309" s="3">
         <v>27500</v>
       </c>
       <c r="D309" s="4">
         <v>19</v>
       </c>
       <c r="E309" s="4">
         <v>55</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="2" t="s">
         <v>384</v>
       </c>
       <c r="B310" s="2" t="s">
         <v>385</v>
       </c>
       <c r="C310" s="3">
         <v>29800</v>
       </c>
       <c r="D310" s="4">
         <v>41</v>
       </c>
       <c r="E310" s="4">
         <v>55</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="2" t="s">
         <v>616</v>
       </c>
       <c r="B311" s="2" t="s">
         <v>617</v>
       </c>
       <c r="C311" s="3">
         <v>26990</v>
       </c>
       <c r="D311" s="4">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="E311" s="4">
         <v>55</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="2" t="s">
         <v>618</v>
       </c>
       <c r="B312" s="2" t="s">
         <v>619</v>
       </c>
       <c r="C312" s="3">
         <v>33900</v>
       </c>
       <c r="D312" s="4">
         <v>1</v>
       </c>
       <c r="E312" s="4">
         <v>55</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="2" t="s">
         <v>620</v>
@@ -7716,68 +7716,68 @@
       </c>
       <c r="B315" s="2" t="s">
         <v>625</v>
       </c>
       <c r="C315" s="3">
         <v>44490</v>
       </c>
       <c r="D315" s="4">
         <v>291</v>
       </c>
       <c r="E315" s="4">
         <v>56</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="2" t="s">
         <v>626</v>
       </c>
       <c r="B316" s="2" t="s">
         <v>627</v>
       </c>
       <c r="C316" s="3">
         <v>78450</v>
       </c>
       <c r="D316" s="4">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="E316" s="4">
         <v>56</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="2" t="s">
         <v>628</v>
       </c>
       <c r="B317" s="2" t="s">
         <v>629</v>
       </c>
       <c r="C317" s="3">
         <v>69980</v>
       </c>
       <c r="D317" s="4">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="E317" s="4">
         <v>56</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="2" t="s">
         <v>630</v>
       </c>
       <c r="B318" s="2" t="s">
         <v>631</v>
       </c>
       <c r="C318" s="3">
         <v>169500</v>
       </c>
       <c r="D318" s="4">
         <v>4</v>
       </c>
       <c r="E318" s="4">
         <v>56</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="2" t="s">
         <v>632</v>
@@ -7847,50 +7847,50 @@
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>2026-9-1</vt:lpstr>
+      <vt:lpstr>2026-10-31</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>jfaundez</dc:creator>
   <dc:title/>
   <dc:subject/>
   <dc:description/>
   <cp:keywords/>
   <cp:category/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>