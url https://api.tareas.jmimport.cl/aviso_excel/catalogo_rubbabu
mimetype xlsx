--- v1 (2026-03-04)
+++ v2 (2026-05-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
-    <sheet sheetId="1" name="2026-3-4" state="visible" r:id="rId4"/>
+    <sheet sheetId="1" name="2026-5-4" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="87" uniqueCount="87">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Precio Neto</t>
   </si>
   <si>
     <t>Stock</t>
   </si>
   <si>
     <t>Página</t>
   </si>
   <si>
     <t>JUEGRUB021</t>
   </si>
@@ -804,51 +804,51 @@
       </c>
       <c r="B6" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C6" s="3">
         <v>24950</v>
       </c>
       <c r="D6" s="4">
         <v>1</v>
       </c>
       <c r="E6" s="4">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A7" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>16</v>
       </c>
       <c r="C7" s="3">
         <v>18550</v>
       </c>
       <c r="D7" s="4">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="E7" s="4">
         <v>5</v>
       </c>
     </row>
     <row r="8" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A8" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C8" s="3">
         <v>39950</v>
       </c>
       <c r="D8" s="4">
         <v>0</v>
       </c>
       <c r="E8" s="4">
         <v>5</v>
       </c>
     </row>
     <row r="9" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A9" s="2" t="s">
         <v>19</v>
@@ -957,68 +957,68 @@
       </c>
       <c r="B15" s="2" t="s">
         <v>32</v>
       </c>
       <c r="C15" s="3">
         <v>13450</v>
       </c>
       <c r="D15" s="4">
         <v>14</v>
       </c>
       <c r="E15" s="4">
         <v>6</v>
       </c>
     </row>
     <row r="16" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A16" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>34</v>
       </c>
       <c r="C16" s="3">
         <v>36950</v>
       </c>
       <c r="D16" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E16" s="4">
         <v>7</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="2" t="s">
         <v>35</v>
       </c>
       <c r="B17" s="2" t="s">
         <v>36</v>
       </c>
       <c r="C17" s="3">
         <v>36950</v>
       </c>
       <c r="D17" s="4">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="E17" s="4">
         <v>7</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="2" t="s">
         <v>37</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>38</v>
       </c>
       <c r="C18" s="3">
         <v>31800</v>
       </c>
       <c r="D18" s="4">
         <v>2</v>
       </c>
       <c r="E18" s="4">
         <v>7</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="2" t="s">
         <v>39</v>
@@ -1042,51 +1042,51 @@
       </c>
       <c r="B20" s="2" t="s">
         <v>42</v>
       </c>
       <c r="C20" s="3">
         <v>13450</v>
       </c>
       <c r="D20" s="4">
         <v>24</v>
       </c>
       <c r="E20" s="4">
         <v>8</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="2" t="s">
         <v>43</v>
       </c>
       <c r="B21" s="2" t="s">
         <v>44</v>
       </c>
       <c r="C21" s="3">
         <v>39750</v>
       </c>
       <c r="D21" s="4">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="E21" s="4">
         <v>8</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="2" t="s">
         <v>45</v>
       </c>
       <c r="B22" s="2" t="s">
         <v>46</v>
       </c>
       <c r="C22" s="3">
         <v>31800</v>
       </c>
       <c r="D22" s="4">
         <v>47</v>
       </c>
       <c r="E22" s="4">
         <v>8</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="2" t="s">
         <v>47</v>
@@ -1428,50 +1428,50 @@
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>2026-3-4</vt:lpstr>
+      <vt:lpstr>2026-5-4</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>jfaundez</dc:creator>
   <dc:title/>
   <dc:subject/>
   <dc:description/>
   <cp:keywords/>
   <cp:category/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>