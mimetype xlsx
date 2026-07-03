--- v2 (2026-05-04)
+++ v3 (2026-07-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
-    <sheet sheetId="1" name="2026-5-4" state="visible" r:id="rId4"/>
+    <sheet sheetId="1" name="2026-7-3" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="87" uniqueCount="87">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Precio Neto</t>
   </si>
   <si>
     <t>Stock</t>
   </si>
   <si>
     <t>Página</t>
   </si>
   <si>
     <t>JUEGRUB021</t>
   </si>
@@ -719,136 +719,136 @@
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>5</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>6</v>
       </c>
       <c r="C2" s="3">
         <v>13450</v>
       </c>
       <c r="D2" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E2" s="4">
         <v>4</v>
       </c>
     </row>
     <row r="3" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C3" s="3">
         <v>18550</v>
       </c>
       <c r="D3" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E3" s="4">
         <v>4</v>
       </c>
     </row>
     <row r="4" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C4" s="3">
         <v>18550</v>
       </c>
       <c r="D4" s="4">
         <v>0</v>
       </c>
       <c r="E4" s="4">
         <v>4</v>
       </c>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>12</v>
       </c>
       <c r="C5" s="3">
         <v>18550</v>
       </c>
       <c r="D5" s="4">
         <v>1</v>
       </c>
       <c r="E5" s="4">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A6" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C6" s="3">
         <v>24950</v>
       </c>
       <c r="D6" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E6" s="4">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A7" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>16</v>
       </c>
       <c r="C7" s="3">
         <v>18550</v>
       </c>
       <c r="D7" s="4">
-        <v>46</v>
+        <v>40</v>
       </c>
       <c r="E7" s="4">
         <v>5</v>
       </c>
     </row>
     <row r="8" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A8" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C8" s="3">
         <v>39950</v>
       </c>
       <c r="D8" s="4">
         <v>0</v>
       </c>
       <c r="E8" s="4">
         <v>5</v>
       </c>
     </row>
     <row r="9" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A9" s="2" t="s">
         <v>19</v>
@@ -872,606 +872,606 @@
       </c>
       <c r="B10" s="2" t="s">
         <v>22</v>
       </c>
       <c r="C10" s="3">
         <v>17450</v>
       </c>
       <c r="D10" s="4">
         <v>26</v>
       </c>
       <c r="E10" s="4">
         <v>6</v>
       </c>
     </row>
     <row r="11" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A11" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C11" s="3">
         <v>8900</v>
       </c>
       <c r="D11" s="4">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="E11" s="4">
         <v>6</v>
       </c>
     </row>
     <row r="12" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A12" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="3">
         <v>13450</v>
       </c>
       <c r="D12" s="4">
         <v>20</v>
       </c>
       <c r="E12" s="4">
         <v>6</v>
       </c>
     </row>
     <row r="13" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A13" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>28</v>
       </c>
       <c r="C13" s="3">
         <v>13450</v>
       </c>
       <c r="D13" s="4">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="E13" s="4">
         <v>6</v>
       </c>
     </row>
     <row r="14" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A14" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>30</v>
       </c>
       <c r="C14" s="3">
         <v>13450</v>
       </c>
       <c r="D14" s="4">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="E14" s="4">
         <v>6</v>
       </c>
     </row>
     <row r="15" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A15" s="2" t="s">
         <v>31</v>
       </c>
       <c r="B15" s="2" t="s">
         <v>32</v>
       </c>
       <c r="C15" s="3">
         <v>13450</v>
       </c>
       <c r="D15" s="4">
         <v>14</v>
       </c>
       <c r="E15" s="4">
         <v>6</v>
       </c>
     </row>
     <row r="16" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A16" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>34</v>
       </c>
       <c r="C16" s="3">
         <v>36950</v>
       </c>
       <c r="D16" s="4">
         <v>0</v>
       </c>
       <c r="E16" s="4">
         <v>7</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="2" t="s">
         <v>35</v>
       </c>
       <c r="B17" s="2" t="s">
         <v>36</v>
       </c>
       <c r="C17" s="3">
         <v>36950</v>
       </c>
       <c r="D17" s="4">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="E17" s="4">
         <v>7</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="2" t="s">
         <v>37</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>38</v>
       </c>
       <c r="C18" s="3">
         <v>31800</v>
       </c>
       <c r="D18" s="4">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E18" s="4">
         <v>7</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="2" t="s">
         <v>39</v>
       </c>
       <c r="B19" s="2" t="s">
         <v>40</v>
       </c>
       <c r="C19" s="3">
         <v>13450</v>
       </c>
       <c r="D19" s="4">
         <v>24</v>
       </c>
       <c r="E19" s="4">
         <v>8</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="2" t="s">
         <v>41</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>42</v>
       </c>
       <c r="C20" s="3">
         <v>13450</v>
       </c>
       <c r="D20" s="4">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="E20" s="4">
         <v>8</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="2" t="s">
         <v>43</v>
       </c>
       <c r="B21" s="2" t="s">
         <v>44</v>
       </c>
       <c r="C21" s="3">
         <v>39750</v>
       </c>
       <c r="D21" s="4">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="E21" s="4">
         <v>8</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="2" t="s">
         <v>45</v>
       </c>
       <c r="B22" s="2" t="s">
         <v>46</v>
       </c>
       <c r="C22" s="3">
         <v>31800</v>
       </c>
       <c r="D22" s="4">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="E22" s="4">
         <v>8</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="2" t="s">
         <v>47</v>
       </c>
       <c r="B23" s="2" t="s">
         <v>48</v>
       </c>
       <c r="C23" s="3">
         <v>15900</v>
       </c>
       <c r="D23" s="4">
         <v>0</v>
       </c>
       <c r="E23" s="4">
         <v>8</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="2" t="s">
         <v>49</v>
       </c>
       <c r="B24" s="2" t="s">
         <v>50</v>
       </c>
       <c r="C24" s="3">
         <v>15900</v>
       </c>
       <c r="D24" s="4">
         <v>0</v>
       </c>
       <c r="E24" s="4">
         <v>8</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="2" t="s">
         <v>51</v>
       </c>
       <c r="B25" s="2" t="s">
         <v>52</v>
       </c>
       <c r="C25" s="3">
         <v>18550</v>
       </c>
       <c r="D25" s="4">
-        <v>29</v>
+        <v>21</v>
       </c>
       <c r="E25" s="4">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="2" t="s">
         <v>53</v>
       </c>
       <c r="B26" s="2" t="s">
         <v>54</v>
       </c>
       <c r="C26" s="3">
         <v>13450</v>
       </c>
       <c r="D26" s="4">
         <v>16</v>
       </c>
       <c r="E26" s="4">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="2" t="s">
         <v>55</v>
       </c>
       <c r="B27" s="2" t="s">
         <v>56</v>
       </c>
       <c r="C27" s="3">
         <v>6950</v>
       </c>
       <c r="D27" s="4">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="E27" s="4">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="2" t="s">
         <v>57</v>
       </c>
       <c r="B28" s="2" t="s">
         <v>58</v>
       </c>
       <c r="C28" s="3">
         <v>22590</v>
       </c>
       <c r="D28" s="4">
         <v>0</v>
       </c>
       <c r="E28" s="4">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="2" t="s">
         <v>59</v>
       </c>
       <c r="B29" s="2" t="s">
         <v>60</v>
       </c>
       <c r="C29" s="3">
         <v>15900</v>
       </c>
       <c r="D29" s="4">
         <v>4</v>
       </c>
       <c r="E29" s="4">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="2" t="s">
         <v>61</v>
       </c>
       <c r="B30" s="2" t="s">
         <v>62</v>
       </c>
       <c r="C30" s="3">
         <v>15900</v>
       </c>
       <c r="D30" s="4">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="E30" s="4">
         <v>10</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="2" t="s">
         <v>63</v>
       </c>
       <c r="B31" s="2" t="s">
         <v>64</v>
       </c>
       <c r="C31" s="3">
         <v>14950</v>
       </c>
       <c r="D31" s="4">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="E31" s="4">
         <v>10</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="2" t="s">
         <v>65</v>
       </c>
       <c r="B32" s="2" t="s">
         <v>66</v>
       </c>
       <c r="C32" s="3">
         <v>14950</v>
       </c>
       <c r="D32" s="4">
-        <v>-6</v>
+        <v>2</v>
       </c>
       <c r="E32" s="4">
         <v>10</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="2" t="s">
         <v>67</v>
       </c>
       <c r="B33" s="2" t="s">
         <v>68</v>
       </c>
       <c r="C33" s="3">
         <v>6450</v>
       </c>
       <c r="D33" s="4">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="E33" s="4">
         <v>10</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="2" t="s">
         <v>69</v>
       </c>
       <c r="B34" s="2" t="s">
         <v>70</v>
       </c>
       <c r="C34" s="3">
         <v>23850</v>
       </c>
       <c r="D34" s="4">
         <v>0</v>
       </c>
       <c r="E34" s="4">
         <v>10</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="2" t="s">
         <v>71</v>
       </c>
       <c r="B35" s="2" t="s">
         <v>72</v>
       </c>
       <c r="C35" s="3">
         <v>23850</v>
       </c>
       <c r="D35" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E35" s="4">
         <v>10</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="2" t="s">
         <v>73</v>
       </c>
       <c r="B36" s="2" t="s">
         <v>74</v>
       </c>
       <c r="C36" s="3">
         <v>6450</v>
       </c>
       <c r="D36" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E36" s="4">
         <v>11</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="2" t="s">
         <v>75</v>
       </c>
       <c r="B37" s="2" t="s">
         <v>76</v>
       </c>
       <c r="C37" s="3">
         <v>19850</v>
       </c>
       <c r="D37" s="4">
         <v>0</v>
       </c>
       <c r="E37" s="4">
         <v>11</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="2" t="s">
         <v>77</v>
       </c>
       <c r="B38" s="2" t="s">
         <v>78</v>
       </c>
       <c r="C38" s="3">
         <v>21450</v>
       </c>
       <c r="D38" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E38" s="4">
         <v>11</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="2" t="s">
         <v>79</v>
       </c>
       <c r="B39" s="2" t="s">
         <v>80</v>
       </c>
       <c r="C39" s="3">
         <v>19850</v>
       </c>
       <c r="D39" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E39" s="4">
         <v>12</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="2" t="s">
         <v>81</v>
       </c>
       <c r="B40" s="2" t="s">
         <v>82</v>
       </c>
       <c r="C40" s="3">
         <v>19850</v>
       </c>
       <c r="D40" s="4">
         <v>0</v>
       </c>
       <c r="E40" s="4">
         <v>12</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="2" t="s">
         <v>83</v>
       </c>
       <c r="B41" s="2" t="s">
         <v>84</v>
       </c>
       <c r="C41" s="3">
         <v>42390</v>
       </c>
       <c r="D41" s="4">
         <v>0</v>
       </c>
       <c r="E41" s="4">
         <v>12</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="2" t="s">
         <v>85</v>
       </c>
       <c r="B42" s="2" t="s">
         <v>86</v>
       </c>
       <c r="C42" s="3">
         <v>19850</v>
       </c>
       <c r="D42" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E42" s="4">
         <v>12</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>2026-5-4</vt:lpstr>
+      <vt:lpstr>2026-7-3</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>jfaundez</dc:creator>
   <dc:title/>
   <dc:subject/>
   <dc:description/>
   <cp:keywords/>
   <cp:category/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>