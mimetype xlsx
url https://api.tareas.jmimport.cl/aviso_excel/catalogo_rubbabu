--- v3 (2026-07-03)
+++ v4 (2026-09-01)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
-    <sheet sheetId="1" name="2026-7-3" state="visible" r:id="rId4"/>
+    <sheet sheetId="1" name="2026-9-1" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="87" uniqueCount="87">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Precio Neto</t>
   </si>
   <si>
     <t>Stock</t>
   </si>
   <si>
     <t>Página</t>
   </si>
   <si>
     <t>JUEGRUB021</t>
   </si>
@@ -838,153 +838,153 @@
       </c>
       <c r="B8" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C8" s="3">
         <v>39950</v>
       </c>
       <c r="D8" s="4">
         <v>0</v>
       </c>
       <c r="E8" s="4">
         <v>5</v>
       </c>
     </row>
     <row r="9" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A9" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3">
         <v>19980</v>
       </c>
       <c r="D9" s="4">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="E9" s="4">
         <v>5</v>
       </c>
     </row>
     <row r="10" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A10" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>22</v>
       </c>
       <c r="C10" s="3">
         <v>17450</v>
       </c>
       <c r="D10" s="4">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="E10" s="4">
         <v>6</v>
       </c>
     </row>
     <row r="11" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A11" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C11" s="3">
         <v>8900</v>
       </c>
       <c r="D11" s="4">
         <v>1</v>
       </c>
       <c r="E11" s="4">
         <v>6</v>
       </c>
     </row>
     <row r="12" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A12" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="3">
         <v>13450</v>
       </c>
       <c r="D12" s="4">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="E12" s="4">
         <v>6</v>
       </c>
     </row>
     <row r="13" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A13" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>28</v>
       </c>
       <c r="C13" s="3">
         <v>13450</v>
       </c>
       <c r="D13" s="4">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="E13" s="4">
         <v>6</v>
       </c>
     </row>
     <row r="14" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A14" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>30</v>
       </c>
       <c r="C14" s="3">
         <v>13450</v>
       </c>
       <c r="D14" s="4">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="E14" s="4">
         <v>6</v>
       </c>
     </row>
     <row r="15" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A15" s="2" t="s">
         <v>31</v>
       </c>
       <c r="B15" s="2" t="s">
         <v>32</v>
       </c>
       <c r="C15" s="3">
         <v>13450</v>
       </c>
       <c r="D15" s="4">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="E15" s="4">
         <v>6</v>
       </c>
     </row>
     <row r="16" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A16" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>34</v>
       </c>
       <c r="C16" s="3">
         <v>36950</v>
       </c>
       <c r="D16" s="4">
         <v>0</v>
       </c>
       <c r="E16" s="4">
         <v>7</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="2" t="s">
         <v>35</v>
@@ -1008,85 +1008,85 @@
       </c>
       <c r="B18" s="2" t="s">
         <v>38</v>
       </c>
       <c r="C18" s="3">
         <v>31800</v>
       </c>
       <c r="D18" s="4">
         <v>3</v>
       </c>
       <c r="E18" s="4">
         <v>7</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="2" t="s">
         <v>39</v>
       </c>
       <c r="B19" s="2" t="s">
         <v>40</v>
       </c>
       <c r="C19" s="3">
         <v>13450</v>
       </c>
       <c r="D19" s="4">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="E19" s="4">
         <v>8</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="2" t="s">
         <v>41</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>42</v>
       </c>
       <c r="C20" s="3">
         <v>13450</v>
       </c>
       <c r="D20" s="4">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="E20" s="4">
         <v>8</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="2" t="s">
         <v>43</v>
       </c>
       <c r="B21" s="2" t="s">
         <v>44</v>
       </c>
       <c r="C21" s="3">
         <v>39750</v>
       </c>
       <c r="D21" s="4">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="E21" s="4">
         <v>8</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="2" t="s">
         <v>45</v>
       </c>
       <c r="B22" s="2" t="s">
         <v>46</v>
       </c>
       <c r="C22" s="3">
         <v>31800</v>
       </c>
       <c r="D22" s="4">
         <v>45</v>
       </c>
       <c r="E22" s="4">
         <v>8</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="2" t="s">
         <v>47</v>
@@ -1110,85 +1110,85 @@
       </c>
       <c r="B24" s="2" t="s">
         <v>50</v>
       </c>
       <c r="C24" s="3">
         <v>15900</v>
       </c>
       <c r="D24" s="4">
         <v>0</v>
       </c>
       <c r="E24" s="4">
         <v>8</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="2" t="s">
         <v>51</v>
       </c>
       <c r="B25" s="2" t="s">
         <v>52</v>
       </c>
       <c r="C25" s="3">
         <v>18550</v>
       </c>
       <c r="D25" s="4">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="E25" s="4">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="2" t="s">
         <v>53</v>
       </c>
       <c r="B26" s="2" t="s">
         <v>54</v>
       </c>
       <c r="C26" s="3">
         <v>13450</v>
       </c>
       <c r="D26" s="4">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="E26" s="4">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="2" t="s">
         <v>55</v>
       </c>
       <c r="B27" s="2" t="s">
         <v>56</v>
       </c>
       <c r="C27" s="3">
         <v>6950</v>
       </c>
       <c r="D27" s="4">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E27" s="4">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="2" t="s">
         <v>57</v>
       </c>
       <c r="B28" s="2" t="s">
         <v>58</v>
       </c>
       <c r="C28" s="3">
         <v>22590</v>
       </c>
       <c r="D28" s="4">
         <v>0</v>
       </c>
       <c r="E28" s="4">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="2" t="s">
         <v>59</v>
@@ -1428,50 +1428,50 @@
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>2026-7-3</vt:lpstr>
+      <vt:lpstr>2026-9-1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>jfaundez</dc:creator>
   <dc:title/>
   <dc:subject/>
   <dc:description/>
   <cp:keywords/>
   <cp:category/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>